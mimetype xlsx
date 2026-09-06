--- v0 (2026-07-08)
+++ v1 (2026-09-06)
@@ -1,1045 +1,1733 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zydar\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zydar\Desktop\2026-9\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33686445-F89E-4681-9C48-18ABD2EC81A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D63209C1-091B-4865-AFDE-CBFD304E7312}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B57B5566-F9FB-43A3-B3BE-640C426EB048}"/>
   </bookViews>
   <sheets>
-    <sheet name="6月订单数据" sheetId="2" r:id="rId1"/>
+    <sheet name="入账导出_2026_08" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'6月订单数据'!$A$1:$Q$107</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">入账导出_2026_08!$A$1:$P$104</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="774" uniqueCount="283">
   <si>
     <t>订单ID</t>
   </si>
   <si>
     <t>客户昵称</t>
   </si>
   <si>
     <t>服务时间</t>
   </si>
   <si>
     <t>派单人</t>
   </si>
   <si>
     <t>订单金额</t>
   </si>
   <si>
     <t>付款方式</t>
   </si>
   <si>
     <t>付款状态</t>
   </si>
   <si>
     <t>申请书会社名称</t>
   </si>
   <si>
     <t>是否开了领受书</t>
   </si>
   <si>
     <t>是否含有合并付款</t>
   </si>
   <si>
     <t>第三方支付订单ID</t>
   </si>
   <si>
     <t>渠道</t>
   </si>
   <si>
     <t>支付订单金额</t>
   </si>
   <si>
     <t>付款时间</t>
   </si>
   <si>
     <t>备注(remark)</t>
   </si>
   <si>
     <t>用户备注(userNote)</t>
   </si>
   <si>
-    <t>victoriaxue</t>
+    <t>DUES EX</t>
+  </si>
+  <si>
+    <t>杨丽</t>
+  </si>
+  <si>
+    <t>应收环球</t>
+  </si>
+  <si>
+    <t>已付款</t>
+  </si>
+  <si>
+    <t>`0526920260801100513815649</t>
+  </si>
+  <si>
+    <t>Alipay+</t>
+  </si>
+  <si>
+    <t>`2026-08-01 19:05</t>
+  </si>
+  <si>
+    <t>家政家事代行,深度清洁 | [2026/8/1 13:00~13:30]-G-O-3878-1785578713268</t>
+  </si>
+  <si>
+    <t>CCD公司</t>
   </si>
   <si>
     <t>dingding</t>
   </si>
   <si>
-    <t>应收员工(百合)</t>
-[...2 lines deleted...]
-    <t>已付款</t>
+    <t>未付款</t>
+  </si>
+  <si>
+    <t>鄭中設計株式会社</t>
+  </si>
+  <si>
+    <t>小春日和</t>
+  </si>
+  <si>
+    <t>GMO银行入账</t>
+  </si>
+  <si>
+    <t>海底撈株式会社 上野店</t>
+  </si>
+  <si>
+    <t>Hayley</t>
+  </si>
+  <si>
+    <t>`0526920260802135416846934</t>
+  </si>
+  <si>
+    <t>Wechat</t>
+  </si>
+  <si>
+    <t>`2026-08-02 22:54</t>
+  </si>
+  <si>
+    <t>Hayley 様 合并付款 1件-G-O-C-26-1785678855881</t>
+  </si>
+  <si>
+    <t>钱伟鸣</t>
+  </si>
+  <si>
+    <t>是</t>
+  </si>
+  <si>
+    <t>`0526920260831050603564864</t>
+  </si>
+  <si>
+    <t>`2026-08-31 14:06</t>
+  </si>
+  <si>
+    <t>钱伟鸣 様 合并付款 5件-G-O-C-35-1788152763736</t>
+  </si>
+  <si>
+    <t>吉莉安33</t>
   </si>
   <si>
     <t>株式会社舟渡</t>
   </si>
   <si>
-    <t>是</t>
+    <t>凌晨遇见</t>
+  </si>
+  <si>
+    <t>`0526920260803074326884989</t>
+  </si>
+  <si>
+    <t>`2026-08-03 16:43</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/3 14:30~16:30]-G-O-3826-1785743006266</t>
+  </si>
+  <si>
+    <t>上野海底捞</t>
+  </si>
+  <si>
+    <t>Tsuki</t>
+  </si>
+  <si>
+    <t>`0526920260804083704082105</t>
+  </si>
+  <si>
+    <t>`2026-08-04 17:37</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/4 13:00~15:00]-G-O-3285-1785832624654</t>
+  </si>
+  <si>
+    <t>吴惠玲</t>
+  </si>
+  <si>
+    <t>爱喝奶茶的🐷</t>
+  </si>
+  <si>
+    <t>合同会社ボーアの犬</t>
+  </si>
+  <si>
+    <t>`20260827083916443217</t>
+  </si>
+  <si>
+    <t>bank</t>
+  </si>
+  <si>
+    <t>`2026-08-27 08:39</t>
+  </si>
+  <si>
+    <t>振込  ウ－　シユ</t>
+  </si>
+  <si>
+    <t>yuk1</t>
+  </si>
+  <si>
+    <t>`0526920260805051705329921</t>
+  </si>
+  <si>
+    <t>`2026-08-05 14:17</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/4 19:00~21:00]-G-O-3960-1785907025506</t>
+  </si>
+  <si>
+    <t>小肥仔</t>
+  </si>
+  <si>
+    <t>株式会社東洋財託</t>
+  </si>
+  <si>
+    <t>`20260818184329689262</t>
+  </si>
+  <si>
+    <t>`2026-08-18 18:43</t>
+  </si>
+  <si>
+    <t>振込  スペ－ストラスト（カ</t>
+  </si>
+  <si>
+    <t>B Heng</t>
+  </si>
+  <si>
+    <t>`20260807083130339890</t>
+  </si>
+  <si>
+    <t>`2026-08-07 08:31</t>
+  </si>
+  <si>
+    <t>振込  ＨＥＮＧ　ＢＲＩＡＮ</t>
+  </si>
+  <si>
+    <t>`0526920260809115604019357</t>
+  </si>
+  <si>
+    <t>`2026-08-09 20:56</t>
+  </si>
+  <si>
+    <t>Hayley 様 合并付款 2件-G-O-C-28-1786276564195</t>
   </si>
   <si>
     <t>wuchang</t>
   </si>
   <si>
-    <t>未付款</t>
-[...1 lines deleted...]
-  <si>
     <t>青和株式会社</t>
   </si>
   <si>
-    <t>Tutu</t>
-[...8 lines deleted...]
-    <t>零度微光</t>
+    <t>steven</t>
+  </si>
+  <si>
+    <t>`0526920260806071531708945</t>
+  </si>
+  <si>
+    <t>`2026-08-06 16:15</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/6 14:00~16:00]-G-O-3944-1786000530962</t>
+  </si>
+  <si>
+    <t>ঞⱠåⱠǟღ</t>
   </si>
   <si>
     <t>Zydar</t>
   </si>
   <si>
+    <t>株式会社永和</t>
+  </si>
+  <si>
+    <t>`20260814131049812752</t>
+  </si>
+  <si>
+    <t>`2026-08-14 13:10</t>
+  </si>
+  <si>
+    <t>振込  カ）エイワ</t>
+  </si>
+  <si>
+    <t>高筱惠</t>
+  </si>
+  <si>
     <t>应收员工(Zydar)</t>
   </si>
   <si>
-    <t>オウ　シリン</t>
-[...20 lines deleted...]
-    <t>道口投資株式会社</t>
+    <t>高和麻辣湯</t>
+  </si>
+  <si>
+    <t>Daniel He</t>
+  </si>
+  <si>
+    <t>`0526920260807081037172748</t>
+  </si>
+  <si>
+    <t>`2026-08-07 17:11</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/7 15:00~17:00]-G-O-3984-1786090237085</t>
+  </si>
+  <si>
+    <t>伍月</t>
+  </si>
+  <si>
+    <t>应收员工(杨丽)</t>
+  </si>
+  <si>
+    <t>祥雲商貿株式会社</t>
+  </si>
+  <si>
+    <t>`0526920260807110818727320</t>
+  </si>
+  <si>
+    <t>`2026-08-07 20:09</t>
+  </si>
+  <si>
+    <t>海底捞</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>ティーピーリンクジャパン株式会社</t>
+  </si>
+  <si>
+    <t>`0526920260808042818014750</t>
+  </si>
+  <si>
+    <t>`2026-08-08 13:28</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/8 10:30~12:30]-G-O-4075-1786163298350</t>
+  </si>
+  <si>
+    <t>Tuestrella</t>
+  </si>
+  <si>
+    <t>`0526920260809100642214325</t>
+  </si>
+  <si>
+    <t>`2026-08-09 19:06</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/9 12:00~15:30]-G-O-4030-1786270002270</t>
+  </si>
+  <si>
+    <t>`0526920260810070640666982</t>
+  </si>
+  <si>
+    <t>`2026-08-10 16:06</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/10 12:00~14:30]-G-O-3961-1786345600226</t>
+  </si>
+  <si>
+    <t>张峰</t>
+  </si>
+  <si>
+    <t>張峰</t>
+  </si>
+  <si>
+    <t>`20260831143736717111</t>
+  </si>
+  <si>
+    <t>`2026-08-31 14:37</t>
+  </si>
+  <si>
+    <t>振込  チン　シヨウ</t>
+  </si>
+  <si>
+    <t>Firefly</t>
+  </si>
+  <si>
+    <t>嘉楽グリーンエナジ一株式会社</t>
+  </si>
+  <si>
+    <t>`0526920260811044308666651</t>
+  </si>
+  <si>
+    <t>`2026-08-11 13:43</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/11 09:30~11:00]-G-O-4149-1786423387840</t>
+  </si>
+  <si>
+    <t>珊珊</t>
+  </si>
+  <si>
+    <t>`0526920260812070108784143</t>
+  </si>
+  <si>
+    <t>`2026-08-12 16:01</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/12 14:00~16:00]-G-O-4020-1786518068433</t>
+  </si>
+  <si>
+    <t>`0526920260816114142925126</t>
+  </si>
+  <si>
+    <t>`2026-08-16 20:41</t>
+  </si>
+  <si>
+    <t>Hayley 様 合并付款 2件-G-O-C-29-1786880502066</t>
+  </si>
+  <si>
+    <t>Polaris</t>
+  </si>
+  <si>
+    <t>`20260813133403902085</t>
+  </si>
+  <si>
+    <t>`2026-08-13 13:34</t>
+  </si>
+  <si>
+    <t>振込  アン　ヤキ</t>
+  </si>
+  <si>
+    <t>太子</t>
+  </si>
+  <si>
+    <t>`20260828210853575059</t>
+  </si>
+  <si>
+    <t>`2026-08-28 21:08</t>
+  </si>
+  <si>
+    <t>振込  チン　ゲツ</t>
+  </si>
+  <si>
+    <t>傅昺</t>
+  </si>
+  <si>
+    <t>シャンキャン株式会社</t>
+  </si>
+  <si>
+    <t>`0526920260815063904995835</t>
+  </si>
+  <si>
+    <t>`2026-08-15 15:39</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/15 13:30~14:00]-G-O-4321-1786775944473</t>
+  </si>
+  <si>
+    <t>Cecilia</t>
+  </si>
+  <si>
+    <t>`0526920260815113030642034</t>
+  </si>
+  <si>
+    <t>`2026-08-15 20:30</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/15 17:30~19:30]-G-O-4361-1786793430702</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>`0526920260816075012756852</t>
+  </si>
+  <si>
+    <t>`2026-08-16 16:50</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/16 12:30~15:30]-G-O-3677-1786866612442</t>
+  </si>
+  <si>
+    <t>徐薇女儿</t>
+  </si>
+  <si>
+    <t>`0526920260816074941113131</t>
+  </si>
+  <si>
+    <t>`2026-08-16 16:49</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/16 14:00~16:30]-G-O-4347-1786866581484</t>
+  </si>
+  <si>
+    <t>曾经最美</t>
+  </si>
+  <si>
+    <t>应收员工(周师傅)</t>
+  </si>
+  <si>
+    <t>豊泰株式会社</t>
+  </si>
+  <si>
+    <t>Anyone</t>
+  </si>
+  <si>
+    <t>株式会社シーテクホールディングス</t>
+  </si>
+  <si>
+    <t>`20260820165715133367</t>
+  </si>
+  <si>
+    <t>`2026-08-20 16:57</t>
+  </si>
+  <si>
+    <t>振込  カ）シ－テクホ－ルデイングス</t>
+  </si>
+  <si>
+    <t>百錦教育</t>
+  </si>
+  <si>
+    <t>京都</t>
+  </si>
+  <si>
+    <t>`0526920260817080856468593</t>
+  </si>
+  <si>
+    <t>`2026-08-17 17:09</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/17 15:00~17:00]-G-O-4485-1786954136449</t>
+  </si>
+  <si>
+    <t>阿城在东京</t>
+  </si>
+  <si>
+    <t>春香圜</t>
+  </si>
+  <si>
+    <t>MeOW</t>
+  </si>
+  <si>
+    <t>`0526920260817124214456381</t>
+  </si>
+  <si>
+    <t>`2026-08-17 21:42</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/17 20:30~22:00]-G-O-4493-1786970534030</t>
+  </si>
+  <si>
+    <t>`0526920260817132330991377</t>
+  </si>
+  <si>
+    <t>`2026-08-17 22:23</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/17 21:00~22:00]-G-O-4500-1786973010576</t>
+  </si>
+  <si>
+    <t>`0526920260818093351644984</t>
+  </si>
+  <si>
+    <t>`2026-08-18 18:34</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/18 17:30~18:30]-G-O-4512-1787045631451</t>
+  </si>
+  <si>
+    <t>`0526920260818125232297755</t>
+  </si>
+  <si>
+    <t>`2026-08-18 21:52</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/18 18:00~20:30]-G-O-3962-1787057552226</t>
+  </si>
+  <si>
+    <t>大珏</t>
+  </si>
+  <si>
+    <t>`0526920260819055024099315</t>
+  </si>
+  <si>
+    <t>`2026-08-19 14:50</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/19 10:00~12:30]-G-O-4286-1787118624182</t>
+  </si>
+  <si>
+    <t>Jun</t>
+  </si>
+  <si>
+    <t>`0526920260819132551047941</t>
+  </si>
+  <si>
+    <t>`2026-08-19 22:26</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/19 15:00~17:00]-G-O-4214-1787145951678</t>
+  </si>
+  <si>
+    <t>`0526920260823120314836662</t>
+  </si>
+  <si>
+    <t>`2026-08-23 21:03</t>
+  </si>
+  <si>
+    <t>Hayley 様 合并付款 2件-G-O-C-30-1787486594072</t>
+  </si>
+  <si>
+    <t>笑颜</t>
+  </si>
+  <si>
+    <t>Z・A.C株式会社</t>
+  </si>
+  <si>
+    <t>`0526920260821162501368053</t>
+  </si>
+  <si>
+    <t>`2026-08-22 01:25</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/21 11:00~15:30]-G-O-4232-1787329500953</t>
+  </si>
+  <si>
+    <t>紫</t>
+  </si>
+  <si>
+    <t>`0526920260821043410767517</t>
+  </si>
+  <si>
+    <t>`2026-08-21 13:34</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/21 11:00~13:30]-G-O-4584-1787286850262</t>
+  </si>
+  <si>
+    <t>？</t>
+  </si>
+  <si>
+    <t>上</t>
+  </si>
+  <si>
+    <t>Daniel he</t>
+  </si>
+  <si>
+    <t>`0526920260821080459972844</t>
+  </si>
+  <si>
+    <t>`2026-08-21 17:05</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/21 15:00~17:00]-G-O-4360-1787299499640</t>
+  </si>
+  <si>
+    <t>`0526920260821121805475831</t>
+  </si>
+  <si>
+    <t>`2026-08-21 21:18</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/21 16:00~16:30]-G-O-4576-1787314685097</t>
+  </si>
+  <si>
+    <t>lazyuu.11</t>
+  </si>
+  <si>
+    <t>`0526920260822042129407754</t>
+  </si>
+  <si>
+    <t>`2026-08-22 13:21</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/22 11:00~13:00]-G-O-4449-1787372488843</t>
+  </si>
+  <si>
+    <t>東の方</t>
+  </si>
+  <si>
+    <t>株式会社東方</t>
+  </si>
+  <si>
+    <t>`20260824090000122416</t>
+  </si>
+  <si>
+    <t>`2026-08-24 09:00</t>
+  </si>
+  <si>
+    <t>振込  カ）トウホウ</t>
+  </si>
+  <si>
+    <t>香取</t>
+  </si>
+  <si>
+    <t>REーBUILT株式会社</t>
+  </si>
+  <si>
+    <t>yuting</t>
+  </si>
+  <si>
+    <t>Advancing合同会社</t>
+  </si>
+  <si>
+    <t>`20260826083352447392</t>
+  </si>
+  <si>
+    <t>`2026-08-26 08:33</t>
+  </si>
+  <si>
+    <t>`0526920260825114713263067</t>
+  </si>
+  <si>
+    <t>`2026-08-25 20:47</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/25 18:30~20:30]-G-O-3963-1787658432942</t>
+  </si>
+  <si>
+    <t>paney</t>
+  </si>
+  <si>
+    <t>良居株式会社</t>
+  </si>
+  <si>
+    <t>`0526920260830152334277300</t>
+  </si>
+  <si>
+    <t>`2026-08-31 00:23</t>
+  </si>
+  <si>
+    <t>Hayley 様 合并付款 2件-G-O-C-34-1788103414737</t>
+  </si>
+  <si>
+    <t>Clement</t>
+  </si>
+  <si>
+    <t>`0526920260826135522604682</t>
+  </si>
+  <si>
+    <t>`2026-08-26 22:55</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/26 20:00~22:00]-G-O-4773-1787752522226</t>
+  </si>
+  <si>
+    <t>`0526920260827094031048122</t>
+  </si>
+  <si>
+    <t>`2026-08-27 18:40</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/27 13:00~18:00]-G-O-4671-1787823631671</t>
+  </si>
+  <si>
+    <t>倪介中</t>
+  </si>
+  <si>
+    <t>`0526920260827082942389469</t>
+  </si>
+  <si>
+    <t>`2026-08-27 17:29</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/27 13:30~15:30]-G-O-4661-1787819381860</t>
+  </si>
+  <si>
+    <t>笑呵呵</t>
+  </si>
+  <si>
+    <t>`0526920260827091108005066</t>
+  </si>
+  <si>
+    <t>`2026-08-27 18:11</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/27 16:00~18:00]-G-O-4795-1787821868219</t>
+  </si>
+  <si>
+    <t>眠曲</t>
+  </si>
+  <si>
+    <t>`0526920260827142629574363</t>
+  </si>
+  <si>
+    <t>`2026-08-27 23:26</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/27 17:00~21:00]-G-O-4788-1787840789519</t>
+  </si>
+  <si>
+    <t>`0526920260828114315292273</t>
+  </si>
+  <si>
+    <t>`2026-08-28 20:44</t>
   </si>
   <si>
     <t>琢居</t>
   </si>
   <si>
-    <t>HUO LINA</t>
-[...61 lines deleted...]
-  <si>
     <t>琢居株式会社</t>
   </si>
   <si>
-    <t>`20260630171502231766</t>
-[...110 lines deleted...]
-    <t>家政家事代行 | [2026/6/6 16:00~19:00]-G-O-1272-1780902174444</t>
+    <t>飞奔的猪猪</t>
+  </si>
+  <si>
+    <t>`0526920260829040719993130</t>
+  </si>
+  <si>
+    <t>`2026-08-29 13:07</t>
+  </si>
+  <si>
+    <t>家政家事代行,清扫 | [2026/8/29 10:30~12:30]-G-O-4885-1787976439147</t>
+  </si>
+  <si>
+    <t>shio</t>
+  </si>
+  <si>
+    <t>`20260831080141539229</t>
+  </si>
+  <si>
+    <t>`2026-08-31 08:01</t>
+  </si>
+  <si>
+    <t>振込  カク　ゲイシオ</t>
+  </si>
+  <si>
+    <t>`0526920260830082220685580</t>
+  </si>
+  <si>
+    <t>`2026-08-30 17:22</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/30 15:00~17:00]-G-O-4891-1788078139634</t>
+  </si>
+  <si>
+    <t>`0526920260831084708962010</t>
+  </si>
+  <si>
+    <t>`2026-08-31 17:47</t>
+  </si>
+  <si>
+    <t>家政家事代行 | [2026/8/31 14:00~15:00]-G-O-4944-1788166028224</t>
   </si>
   <si>
     <t>曹爽</t>
   </si>
   <si>
     <t>宝本株式会社</t>
   </si>
   <si>
-    <t>`20260610104053751921</t>
-[...442 lines deleted...]
-  <si>
     <t>合并代码</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>A</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>B</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>C</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>D</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>E</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>F</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>G</t>
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
   <si>
     <t>H</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="1" type="noConversion"/>
+    <phoneticPr fontId="18" type="noConversion"/>
+  </si>
+  <si>
+    <t>I</t>
+    <phoneticPr fontId="18" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="等线"/>
       <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="等线 Light"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="等线"/>
+      <family val="2"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="等线"/>
-      <family val="3"/>
+      <family val="2"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+  <cellStyleXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - 着色 1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - 着色 2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - 着色 3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - 着色 4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - 着色 5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - 着色 6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - 着色 1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - 着色 2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - 着色 3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - 着色 4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - 着色 5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - 着色 6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - 着色 1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - 着色 2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - 着色 3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - 着色 4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - 着色 5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - 着色 6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="标题" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="标题 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="标题 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="标题 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="标题 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="差" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="常规" xfId="0" builtinId="0"/>
+    <cellStyle name="好" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="汇总" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="计算" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="检查单元格" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="解释性文本" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="警告文本" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="链接单元格" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="适中" xfId="8" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="输出" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="输入" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="着色 1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="着色 2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="着色 3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="着色 4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="着色 5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="着色 6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="注释" xfId="15" builtinId="10" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1147,3701 +1835,3764 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BED84A8-1C74-4CA3-92BC-D4C9BB288AA5}">
-  <dimension ref="A1:Q107"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6267C52C-B715-4E84-A29E-A2DE96D44E6C}">
+  <dimension ref="A1:Q104"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2:E107"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" bestFit="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="16384" width="9" style="1"/>
+    <col min="2" max="2" width="21.875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.25" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="33.875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="19.25" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.25" customWidth="1"/>
+    <col min="12" max="12" width="28.875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.75" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="17.625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="70.625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" t="s">
+        <v>273</v>
+      </c>
+      <c r="L1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A2">
+        <v>3878</v>
+      </c>
+      <c r="B2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="1">
+        <v>46235</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2">
+        <v>10800</v>
+      </c>
+      <c r="F2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2" t="s">
+        <v>21</v>
+      </c>
+      <c r="N2">
+        <v>10800</v>
+      </c>
+      <c r="O2" t="s">
+        <v>22</v>
+      </c>
+      <c r="P2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A3">
+        <v>2528</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="1">
+        <v>46235</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3">
+        <v>8380</v>
+      </c>
+      <c r="G3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A4">
+        <v>3907</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="1">
+        <v>46236</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4">
+        <v>9130</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4">
+        <v>9130</v>
+      </c>
+      <c r="O4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A5">
+        <v>3941</v>
+      </c>
+      <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="1">
+        <v>46236</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5">
+        <v>36080</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A6">
+        <v>3826</v>
+      </c>
+      <c r="B6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1">
+        <v>46237</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6">
+        <v>7480</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6">
+        <v>7480</v>
+      </c>
+      <c r="O6" t="s">
+        <v>45</v>
+      </c>
+      <c r="P6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A7">
+        <v>3689</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="1">
+        <v>46237</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7">
+        <v>9955</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" t="s">
+        <v>278</v>
+      </c>
+      <c r="L7" t="s">
+        <v>38</v>
+      </c>
+      <c r="M7" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7">
+        <v>45122</v>
+      </c>
+      <c r="O7" t="s">
+        <v>39</v>
+      </c>
+      <c r="P7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A8">
+        <v>3837</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="1">
+        <v>46237</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8">
+        <v>5880</v>
+      </c>
+      <c r="G8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A9">
+        <v>3948</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="1">
+        <v>46237</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9">
+        <v>333520</v>
+      </c>
+      <c r="G9" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A10">
+        <v>3285</v>
+      </c>
+      <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10">
+        <v>8000</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" t="s">
+        <v>19</v>
+      </c>
+      <c r="L10" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10">
+        <v>8000</v>
+      </c>
+      <c r="O10" t="s">
+        <v>50</v>
+      </c>
+      <c r="P10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A11">
+        <v>3960</v>
+      </c>
+      <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11">
+        <v>7480</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" t="s">
+        <v>19</v>
+      </c>
+      <c r="L11" t="s">
+        <v>60</v>
+      </c>
+      <c r="M11" t="s">
+        <v>33</v>
+      </c>
+      <c r="N11">
+        <v>7480</v>
+      </c>
+      <c r="O11" t="s">
+        <v>61</v>
+      </c>
+      <c r="P11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A12">
+        <v>3829</v>
+      </c>
+      <c r="B12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12">
+        <v>9100</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" t="s">
+        <v>37</v>
+      </c>
+      <c r="J12" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" t="s">
+        <v>280</v>
+      </c>
+      <c r="L12" t="s">
+        <v>55</v>
+      </c>
+      <c r="M12" t="s">
+        <v>56</v>
+      </c>
+      <c r="N12">
+        <v>27160</v>
+      </c>
+      <c r="O12" t="s">
+        <v>57</v>
+      </c>
+      <c r="P12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A13">
+        <v>3999</v>
+      </c>
+      <c r="B13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13">
+        <v>88880</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A14">
+        <v>3954</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14">
+        <v>7480</v>
+      </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A15">
+        <v>3679</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="1">
+        <v>46238</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15">
+        <v>8380</v>
+      </c>
+      <c r="G15" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A16">
+        <v>3908</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16">
+        <v>9130</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" t="s">
+        <v>274</v>
+      </c>
+      <c r="L16" t="s">
+        <v>72</v>
+      </c>
+      <c r="M16" t="s">
+        <v>33</v>
+      </c>
+      <c r="N16">
+        <v>19910</v>
+      </c>
+      <c r="O16" t="s">
+        <v>73</v>
+      </c>
+      <c r="P16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A17">
+        <v>4015</v>
+      </c>
+      <c r="B17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17">
+        <v>7480</v>
+      </c>
+      <c r="F17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" t="s">
+        <v>56</v>
+      </c>
+      <c r="N17">
+        <v>7480</v>
+      </c>
+      <c r="O17" t="s">
+        <v>70</v>
+      </c>
+      <c r="P17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A18">
+        <v>4017</v>
+      </c>
+      <c r="B18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="1">
+        <v>46239</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18">
+        <v>41400</v>
+      </c>
+      <c r="F18" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" t="s">
+        <v>64</v>
+      </c>
+      <c r="L18" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" t="s">
+        <v>56</v>
+      </c>
+      <c r="N18">
+        <v>41400</v>
+      </c>
+      <c r="O18" t="s">
+        <v>66</v>
+      </c>
+      <c r="P18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A19">
+        <v>3944</v>
+      </c>
+      <c r="B19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="1">
+        <v>46240</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19">
+        <v>7040</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" t="s">
+        <v>78</v>
+      </c>
+      <c r="M19" t="s">
+        <v>33</v>
+      </c>
+      <c r="N19">
+        <v>7040</v>
+      </c>
+      <c r="O19" t="s">
+        <v>79</v>
+      </c>
+      <c r="P19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A20">
+        <v>4079</v>
+      </c>
+      <c r="B20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="1">
+        <v>46240</v>
+      </c>
+      <c r="D20" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20">
+        <v>18480</v>
+      </c>
+      <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" t="s">
+        <v>83</v>
+      </c>
+      <c r="L20" t="s">
+        <v>84</v>
+      </c>
+      <c r="M20" t="s">
+        <v>56</v>
+      </c>
+      <c r="N20">
+        <v>18480</v>
+      </c>
+      <c r="O20" t="s">
+        <v>85</v>
+      </c>
+      <c r="P20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A21">
+        <v>3759</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="1">
+        <v>46240</v>
+      </c>
+      <c r="D21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21">
+        <v>31460</v>
+      </c>
+      <c r="G21" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A22">
+        <v>3984</v>
+      </c>
+      <c r="B22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="1">
+        <v>46241</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22">
+        <v>7480</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" t="s">
+        <v>91</v>
+      </c>
+      <c r="M22" t="s">
+        <v>33</v>
+      </c>
+      <c r="N22">
+        <v>7480</v>
+      </c>
+      <c r="O22" t="s">
+        <v>92</v>
+      </c>
+      <c r="P22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A23">
+        <v>4061</v>
+      </c>
+      <c r="B23">
+        <v>0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>46241</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23">
+        <v>7480</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" t="s">
+        <v>97</v>
+      </c>
+      <c r="M23" t="s">
+        <v>21</v>
+      </c>
+      <c r="N23">
+        <v>7480</v>
+      </c>
+      <c r="O23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A24">
+        <v>4094</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="1">
+        <v>46241</v>
+      </c>
+      <c r="D24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24">
+        <v>29480</v>
+      </c>
+      <c r="F24" t="s">
+        <v>88</v>
+      </c>
+      <c r="G24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A25">
+        <v>4126</v>
+      </c>
+      <c r="B25" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="1">
+        <v>46241</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25">
+        <v>50710</v>
+      </c>
+      <c r="F25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" t="s">
+        <v>96</v>
+      </c>
+      <c r="I25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A26">
+        <v>4075</v>
+      </c>
+      <c r="B26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26">
+        <v>7480</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" t="s">
+        <v>101</v>
+      </c>
+      <c r="I26" t="s">
+        <v>37</v>
+      </c>
+      <c r="L26" t="s">
+        <v>102</v>
+      </c>
+      <c r="M26" t="s">
+        <v>33</v>
+      </c>
+      <c r="N26">
+        <v>7480</v>
+      </c>
+      <c r="O26" t="s">
+        <v>103</v>
+      </c>
+      <c r="P26" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A27">
+        <v>4129</v>
+      </c>
+      <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27">
+        <v>72160</v>
+      </c>
+      <c r="F27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G27" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A28">
+        <v>3680</v>
+      </c>
+      <c r="B28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="1">
+        <v>46242</v>
+      </c>
+      <c r="D28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28">
+        <v>8380</v>
+      </c>
+      <c r="G28" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A29">
+        <v>4030</v>
+      </c>
+      <c r="B29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" s="1">
+        <v>46243</v>
+      </c>
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29">
+        <v>11660</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" t="s">
+        <v>19</v>
+      </c>
+      <c r="L29" t="s">
+        <v>106</v>
+      </c>
+      <c r="M29" t="s">
+        <v>33</v>
+      </c>
+      <c r="N29">
+        <v>11660</v>
+      </c>
+      <c r="O29" t="s">
+        <v>107</v>
+      </c>
+      <c r="P29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A30">
+        <v>3909</v>
+      </c>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="1">
+        <v>46243</v>
+      </c>
+      <c r="D30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30">
+        <v>10780</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" t="s">
+        <v>274</v>
+      </c>
+      <c r="L30" t="s">
+        <v>72</v>
+      </c>
+      <c r="M30" t="s">
+        <v>33</v>
+      </c>
+      <c r="N30">
+        <v>19910</v>
+      </c>
+      <c r="O30" t="s">
+        <v>73</v>
+      </c>
+      <c r="P30" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A31">
+        <v>3961</v>
+      </c>
+      <c r="B31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D31" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31">
+        <v>9130</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" t="s">
+        <v>19</v>
+      </c>
+      <c r="L31" t="s">
+        <v>109</v>
+      </c>
+      <c r="M31" t="s">
+        <v>33</v>
+      </c>
+      <c r="N31">
+        <v>9130</v>
+      </c>
+      <c r="O31" t="s">
+        <v>110</v>
+      </c>
+      <c r="P31" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A32">
+        <v>3691</v>
+      </c>
+      <c r="B32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32">
+        <v>8602</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" t="s">
+        <v>19</v>
+      </c>
+      <c r="J32" t="s">
+        <v>37</v>
+      </c>
+      <c r="K32" t="s">
+        <v>278</v>
+      </c>
+      <c r="L32" t="s">
+        <v>38</v>
+      </c>
+      <c r="M32" t="s">
+        <v>33</v>
+      </c>
+      <c r="N32">
+        <v>45122</v>
+      </c>
+      <c r="O32" t="s">
+        <v>39</v>
+      </c>
+      <c r="P32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A33">
+        <v>4044</v>
+      </c>
+      <c r="B33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D33" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33">
+        <v>16610</v>
+      </c>
+      <c r="F33" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33" t="s">
+        <v>113</v>
+      </c>
+      <c r="J33" t="s">
+        <v>37</v>
+      </c>
+      <c r="K33" t="s">
+        <v>282</v>
+      </c>
+      <c r="L33" t="s">
+        <v>114</v>
+      </c>
+      <c r="M33" t="s">
+        <v>56</v>
+      </c>
+      <c r="N33">
+        <v>61220</v>
+      </c>
+      <c r="O33" t="s">
+        <v>115</v>
+      </c>
+      <c r="P33" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A34">
+        <v>3838</v>
+      </c>
+      <c r="B34" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" s="1">
+        <v>46244</v>
+      </c>
+      <c r="D34" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34">
+        <v>5880</v>
+      </c>
+      <c r="G34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A35">
+        <v>4149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>117</v>
+      </c>
+      <c r="C35" s="1">
+        <v>46245</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35">
+        <v>14080</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" t="s">
+        <v>118</v>
+      </c>
+      <c r="I35" t="s">
+        <v>37</v>
+      </c>
+      <c r="L35" t="s">
+        <v>119</v>
+      </c>
+      <c r="M35" t="s">
+        <v>21</v>
+      </c>
+      <c r="N35">
+        <v>14080</v>
+      </c>
+      <c r="O35" t="s">
+        <v>120</v>
+      </c>
+      <c r="P35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A36">
+        <v>4020</v>
+      </c>
+      <c r="B36" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="1">
+        <v>46246</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36">
+        <v>7480</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" t="s">
+        <v>19</v>
+      </c>
+      <c r="L36" t="s">
+        <v>123</v>
+      </c>
+      <c r="M36" t="s">
+        <v>33</v>
+      </c>
+      <c r="N36">
+        <v>7480</v>
+      </c>
+      <c r="O36" t="s">
+        <v>124</v>
+      </c>
+      <c r="P36" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A37">
+        <v>3910</v>
+      </c>
+      <c r="B37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="1">
+        <v>46246</v>
+      </c>
+      <c r="D37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37">
+        <v>12430</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" t="s">
+        <v>37</v>
+      </c>
+      <c r="K37" t="s">
+        <v>275</v>
+      </c>
+      <c r="L37" t="s">
+        <v>126</v>
+      </c>
+      <c r="M37" t="s">
+        <v>33</v>
+      </c>
+      <c r="N37">
+        <v>21560</v>
+      </c>
+      <c r="O37" t="s">
+        <v>127</v>
+      </c>
+      <c r="P37" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A38">
+        <v>3681</v>
+      </c>
+      <c r="B38" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="1">
+        <v>46246</v>
+      </c>
+      <c r="D38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38">
+        <v>8380</v>
+      </c>
+      <c r="G38" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A39">
+        <v>4115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" s="1">
+        <v>46247</v>
+      </c>
+      <c r="D39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39">
+        <v>14720</v>
+      </c>
+      <c r="F39" t="s">
+        <v>29</v>
+      </c>
+      <c r="G39" t="s">
+        <v>19</v>
+      </c>
+      <c r="L39" t="s">
+        <v>130</v>
+      </c>
+      <c r="M39" t="s">
+        <v>56</v>
+      </c>
+      <c r="N39">
+        <v>14720</v>
+      </c>
+      <c r="O39" t="s">
+        <v>131</v>
+      </c>
+      <c r="P39" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A40">
+        <v>3827</v>
+      </c>
+      <c r="B40" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" s="1">
+        <v>46247</v>
+      </c>
+      <c r="D40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40">
+        <v>8580</v>
+      </c>
+      <c r="F40" t="s">
+        <v>29</v>
+      </c>
+      <c r="G40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" t="s">
+        <v>37</v>
+      </c>
+      <c r="K40" t="s">
+        <v>281</v>
+      </c>
+      <c r="L40" t="s">
+        <v>134</v>
+      </c>
+      <c r="M40" t="s">
+        <v>56</v>
+      </c>
+      <c r="N40">
+        <v>15620</v>
+      </c>
+      <c r="O40" t="s">
+        <v>135</v>
+      </c>
+      <c r="P40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A41">
+        <v>4292</v>
+      </c>
+      <c r="B41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="1">
+        <v>46247</v>
+      </c>
+      <c r="D41" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41">
+        <v>7480</v>
+      </c>
+      <c r="G41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A42">
+        <v>4321</v>
+      </c>
+      <c r="B42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" s="1">
+        <v>46249</v>
+      </c>
+      <c r="D42" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42">
+        <v>7480</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" t="s">
+        <v>138</v>
+      </c>
+      <c r="I42" t="s">
+        <v>37</v>
+      </c>
+      <c r="L42" t="s">
+        <v>139</v>
+      </c>
+      <c r="M42" t="s">
+        <v>33</v>
+      </c>
+      <c r="N42">
+        <v>7480</v>
+      </c>
+      <c r="O42" t="s">
+        <v>140</v>
+      </c>
+      <c r="P42" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A43">
+        <v>4361</v>
+      </c>
+      <c r="B43" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" s="1">
+        <v>46249</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43">
+        <v>7480</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" t="s">
+        <v>19</v>
+      </c>
+      <c r="L43" t="s">
+        <v>143</v>
+      </c>
+      <c r="M43" t="s">
+        <v>33</v>
+      </c>
+      <c r="N43">
+        <v>7480</v>
+      </c>
+      <c r="O43" t="s">
+        <v>144</v>
+      </c>
+      <c r="P43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A44">
+        <v>4347</v>
+      </c>
+      <c r="B44" t="s">
+        <v>150</v>
+      </c>
+      <c r="C44" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44">
+        <v>9020</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" t="s">
+        <v>19</v>
+      </c>
+      <c r="L44" t="s">
+        <v>151</v>
+      </c>
+      <c r="M44" t="s">
+        <v>33</v>
+      </c>
+      <c r="N44">
+        <v>9020</v>
+      </c>
+      <c r="O44" t="s">
+        <v>152</v>
+      </c>
+      <c r="P44" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A45">
+        <v>3677</v>
+      </c>
+      <c r="B45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C45" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45">
+        <v>11240</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" t="s">
+        <v>19</v>
+      </c>
+      <c r="L45" t="s">
+        <v>147</v>
+      </c>
+      <c r="M45" t="s">
+        <v>33</v>
+      </c>
+      <c r="N45">
+        <v>11240</v>
+      </c>
+      <c r="O45" t="s">
+        <v>148</v>
+      </c>
+      <c r="P45" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A46">
+        <v>3911</v>
+      </c>
+      <c r="B46" t="s">
+        <v>31</v>
+      </c>
+      <c r="C46" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D46" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46">
+        <v>9130</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" t="s">
+        <v>37</v>
+      </c>
+      <c r="K46" t="s">
+        <v>275</v>
+      </c>
+      <c r="L46" t="s">
+        <v>126</v>
+      </c>
+      <c r="M46" t="s">
+        <v>33</v>
+      </c>
+      <c r="N46">
+        <v>21560</v>
+      </c>
+      <c r="O46" t="s">
+        <v>127</v>
+      </c>
+      <c r="P46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A47">
+        <v>4430</v>
+      </c>
+      <c r="B47" t="s">
+        <v>154</v>
+      </c>
+      <c r="C47" s="1">
+        <v>46250</v>
+      </c>
+      <c r="D47" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47">
+        <v>18480</v>
+      </c>
+      <c r="F47" t="s">
+        <v>155</v>
+      </c>
+      <c r="G47" t="s">
+        <v>19</v>
+      </c>
+      <c r="H47" t="s">
+        <v>156</v>
+      </c>
+      <c r="I47" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A48">
+        <v>4485</v>
+      </c>
+      <c r="B48" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D48" t="s">
+        <v>163</v>
+      </c>
+      <c r="E48">
+        <v>8800</v>
+      </c>
+      <c r="F48" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" t="s">
+        <v>162</v>
+      </c>
+      <c r="I48" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" t="s">
+        <v>164</v>
+      </c>
+      <c r="M48" t="s">
+        <v>33</v>
+      </c>
+      <c r="N48">
+        <v>8800</v>
+      </c>
+      <c r="O48" t="s">
+        <v>165</v>
+      </c>
+      <c r="P48" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A49">
+        <v>4493</v>
+      </c>
+      <c r="B49" t="s">
+        <v>169</v>
+      </c>
+      <c r="C49" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D49" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49">
+        <v>15180</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" t="s">
+        <v>170</v>
+      </c>
+      <c r="M49" t="s">
+        <v>21</v>
+      </c>
+      <c r="N49">
+        <v>15180</v>
+      </c>
+      <c r="O49" t="s">
+        <v>171</v>
+      </c>
+      <c r="P49" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A50">
+        <v>4500</v>
+      </c>
+      <c r="B50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50">
+        <v>3300</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" t="s">
+        <v>173</v>
+      </c>
+      <c r="M50" t="s">
+        <v>21</v>
+      </c>
+      <c r="N50">
+        <v>3300</v>
+      </c>
+      <c r="O50" t="s">
+        <v>174</v>
+      </c>
+      <c r="P50" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A51">
+        <v>3692</v>
+      </c>
+      <c r="B51" t="s">
+        <v>36</v>
+      </c>
+      <c r="C51" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51">
+        <v>7480</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" t="s">
+        <v>37</v>
+      </c>
+      <c r="K51" t="s">
+        <v>278</v>
+      </c>
+      <c r="L51" t="s">
+        <v>38</v>
+      </c>
+      <c r="M51" t="s">
+        <v>33</v>
+      </c>
+      <c r="N51">
+        <v>45122</v>
+      </c>
+      <c r="O51" t="s">
+        <v>39</v>
+      </c>
+      <c r="P51" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A52">
+        <v>4469</v>
+      </c>
+      <c r="B52" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52">
+        <v>6600</v>
+      </c>
+      <c r="F52" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" t="s">
+        <v>158</v>
+      </c>
+      <c r="J52" t="s">
+        <v>37</v>
+      </c>
+      <c r="K52" t="s">
+        <v>279</v>
+      </c>
+      <c r="L52" t="s">
+        <v>159</v>
+      </c>
+      <c r="M52" t="s">
+        <v>56</v>
+      </c>
+      <c r="N52">
+        <v>20680</v>
+      </c>
+      <c r="O52" t="s">
+        <v>160</v>
+      </c>
+      <c r="P52" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A53">
+        <v>4467</v>
+      </c>
+      <c r="B53" t="s">
+        <v>157</v>
+      </c>
+      <c r="C53" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53">
+        <v>14080</v>
+      </c>
+      <c r="F53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53" t="s">
+        <v>158</v>
+      </c>
+      <c r="J53" t="s">
+        <v>37</v>
+      </c>
+      <c r="K53" t="s">
+        <v>279</v>
+      </c>
+      <c r="L53" t="s">
+        <v>159</v>
+      </c>
+      <c r="M53" t="s">
+        <v>56</v>
+      </c>
+      <c r="N53">
+        <v>20680</v>
+      </c>
+      <c r="O53" t="s">
+        <v>160</v>
+      </c>
+      <c r="P53" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A54">
+        <v>4225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D54" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54">
+        <v>5880</v>
+      </c>
+      <c r="G54" t="s">
+        <v>26</v>
+      </c>
+      <c r="H54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A55">
+        <v>4477</v>
+      </c>
+      <c r="B55" t="s">
+        <v>167</v>
+      </c>
+      <c r="C55" s="1">
+        <v>46251</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55">
+        <v>34500</v>
+      </c>
+      <c r="F55" t="s">
+        <v>155</v>
+      </c>
+      <c r="G55" t="s">
+        <v>19</v>
+      </c>
+      <c r="H55" t="s">
+        <v>168</v>
+      </c>
+      <c r="I55" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A56">
+        <v>4512</v>
+      </c>
+      <c r="B56" t="s">
+        <v>169</v>
+      </c>
+      <c r="C56" s="1">
+        <v>46252</v>
+      </c>
+      <c r="D56" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56">
+        <v>11880</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" t="s">
+        <v>19</v>
+      </c>
+      <c r="L56" t="s">
+        <v>176</v>
+      </c>
+      <c r="M56" t="s">
+        <v>33</v>
+      </c>
+      <c r="N56">
+        <v>11880</v>
+      </c>
+      <c r="O56" t="s">
+        <v>177</v>
+      </c>
+      <c r="P56" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A57">
+        <v>3962</v>
+      </c>
+      <c r="B57" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="1">
+        <v>46252</v>
+      </c>
+      <c r="D57" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57">
+        <v>8305</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" t="s">
+        <v>19</v>
+      </c>
+      <c r="L57" t="s">
+        <v>179</v>
+      </c>
+      <c r="M57" t="s">
+        <v>33</v>
+      </c>
+      <c r="N57">
+        <v>8305</v>
+      </c>
+      <c r="O57" t="s">
+        <v>180</v>
+      </c>
+      <c r="P57" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A58">
+        <v>3831</v>
+      </c>
+      <c r="B58" t="s">
+        <v>53</v>
+      </c>
+      <c r="C58" s="1">
+        <v>46252</v>
+      </c>
+      <c r="D58" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58">
+        <v>10500</v>
+      </c>
+      <c r="F58" t="s">
+        <v>29</v>
+      </c>
+      <c r="G58" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58" t="s">
+        <v>54</v>
+      </c>
+      <c r="I58" t="s">
+        <v>37</v>
+      </c>
+      <c r="J58" t="s">
+        <v>37</v>
+      </c>
+      <c r="K58" t="s">
+        <v>280</v>
+      </c>
+      <c r="L58" t="s">
+        <v>55</v>
+      </c>
+      <c r="M58" t="s">
+        <v>56</v>
+      </c>
+      <c r="N58">
+        <v>27160</v>
+      </c>
+      <c r="O58" t="s">
+        <v>57</v>
+      </c>
+      <c r="P58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A59">
+        <v>4286</v>
+      </c>
+      <c r="B59" t="s">
+        <v>182</v>
+      </c>
+      <c r="C59" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59">
+        <v>9130</v>
+      </c>
+      <c r="F59" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" t="s">
+        <v>19</v>
+      </c>
+      <c r="L59" t="s">
+        <v>183</v>
+      </c>
+      <c r="M59" t="s">
+        <v>33</v>
+      </c>
+      <c r="N59">
+        <v>9130</v>
+      </c>
+      <c r="O59" t="s">
+        <v>184</v>
+      </c>
+      <c r="P59" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A60">
+        <v>4214</v>
+      </c>
+      <c r="B60" t="s">
+        <v>186</v>
+      </c>
+      <c r="C60" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60">
+        <v>7040</v>
+      </c>
+      <c r="F60" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" t="s">
+        <v>19</v>
+      </c>
+      <c r="L60" t="s">
+        <v>187</v>
+      </c>
+      <c r="M60" t="s">
+        <v>33</v>
+      </c>
+      <c r="N60">
+        <v>7040</v>
+      </c>
+      <c r="O60" t="s">
+        <v>188</v>
+      </c>
+      <c r="P60" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A61">
+        <v>3912</v>
+      </c>
+      <c r="B61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D61" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61">
+        <v>7480</v>
+      </c>
+      <c r="F61" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" t="s">
+        <v>19</v>
+      </c>
+      <c r="J61" t="s">
+        <v>37</v>
+      </c>
+      <c r="K61" t="s">
+        <v>276</v>
+      </c>
+      <c r="L61" t="s">
+        <v>190</v>
+      </c>
+      <c r="M61" t="s">
+        <v>21</v>
+      </c>
+      <c r="N61">
+        <v>16610</v>
+      </c>
+      <c r="O61" t="s">
+        <v>191</v>
+      </c>
+      <c r="P61" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A62">
+        <v>3683</v>
+      </c>
+      <c r="B62" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D62" t="s">
+        <v>25</v>
+      </c>
+      <c r="E62">
+        <v>8380</v>
+      </c>
+      <c r="G62" t="s">
+        <v>26</v>
+      </c>
+      <c r="H62" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A63">
+        <v>4552</v>
+      </c>
+      <c r="B63" t="s">
+        <v>193</v>
+      </c>
+      <c r="C63" s="1">
+        <v>46253</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63">
+        <v>29480</v>
+      </c>
+      <c r="F63" t="s">
+        <v>95</v>
+      </c>
+      <c r="G63" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" t="s">
+        <v>194</v>
+      </c>
+      <c r="I63" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A64">
+        <v>3758</v>
+      </c>
+      <c r="B64" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D64" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64">
+        <v>29590</v>
+      </c>
+      <c r="G64" t="s">
+        <v>26</v>
+      </c>
+      <c r="H64" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A65">
+        <v>4461</v>
+      </c>
+      <c r="B65" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="1">
+        <v>46254</v>
+      </c>
+      <c r="D65" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65">
+        <v>36164</v>
+      </c>
+      <c r="G65" t="s">
+        <v>26</v>
+      </c>
+      <c r="H65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A66">
+        <v>4584</v>
+      </c>
+      <c r="B66" t="s">
+        <v>198</v>
+      </c>
+      <c r="C66" s="1">
+        <v>46255</v>
+      </c>
+      <c r="D66" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66">
+        <v>11880</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" t="s">
+        <v>19</v>
+      </c>
+      <c r="L66" t="s">
+        <v>199</v>
+      </c>
+      <c r="M66" t="s">
+        <v>33</v>
+      </c>
+      <c r="N66">
+        <v>11880</v>
+      </c>
+      <c r="O66" t="s">
+        <v>200</v>
+      </c>
+      <c r="P66" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A67">
+        <v>4360</v>
+      </c>
+      <c r="B67" t="s">
+        <v>204</v>
+      </c>
+      <c r="C67" s="1">
+        <v>46255</v>
+      </c>
+      <c r="D67" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67">
+        <v>7480</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" t="s">
+        <v>19</v>
+      </c>
+      <c r="L67" t="s">
+        <v>205</v>
+      </c>
+      <c r="M67" t="s">
+        <v>33</v>
+      </c>
+      <c r="N67">
+        <v>7480</v>
+      </c>
+      <c r="O67" t="s">
+        <v>206</v>
+      </c>
+      <c r="P67" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A68">
+        <v>4576</v>
+      </c>
+      <c r="B68" t="s">
+        <v>137</v>
+      </c>
+      <c r="C68" s="1">
+        <v>46255</v>
+      </c>
+      <c r="D68" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68">
+        <v>9130</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H68" t="s">
+        <v>138</v>
+      </c>
+      <c r="I68" t="s">
+        <v>37</v>
+      </c>
+      <c r="L68" t="s">
+        <v>208</v>
+      </c>
+      <c r="M68" t="s">
+        <v>33</v>
+      </c>
+      <c r="N68">
+        <v>9130</v>
+      </c>
+      <c r="O68" t="s">
+        <v>209</v>
+      </c>
+      <c r="P68" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A69">
+        <v>4232</v>
+      </c>
+      <c r="B69" t="s">
+        <v>105</v>
+      </c>
+      <c r="C69" s="1">
+        <v>46255</v>
+      </c>
+      <c r="D69" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69">
+        <v>11660</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" t="s">
+        <v>19</v>
+      </c>
+      <c r="L69" t="s">
+        <v>195</v>
+      </c>
+      <c r="M69" t="s">
+        <v>33</v>
+      </c>
+      <c r="N69">
+        <v>11660</v>
+      </c>
+      <c r="O69" t="s">
+        <v>196</v>
+      </c>
+      <c r="P69" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A70">
+        <v>4595</v>
+      </c>
+      <c r="B70" t="s">
+        <v>202</v>
+      </c>
+      <c r="C70" s="1">
+        <v>46255</v>
+      </c>
+      <c r="D70" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70">
+        <v>132880</v>
+      </c>
+      <c r="G70" t="s">
+        <v>26</v>
+      </c>
+      <c r="H70" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A71">
+        <v>4449</v>
+      </c>
+      <c r="B71" t="s">
+        <v>211</v>
+      </c>
+      <c r="C71" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D71" t="s">
+        <v>25</v>
+      </c>
+      <c r="E71">
+        <v>7040</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" t="s">
+        <v>19</v>
+      </c>
+      <c r="L71" t="s">
+        <v>212</v>
+      </c>
+      <c r="M71" t="s">
+        <v>33</v>
+      </c>
+      <c r="N71">
+        <v>7040</v>
+      </c>
+      <c r="O71" t="s">
+        <v>213</v>
+      </c>
+      <c r="P71" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A72">
+        <v>4670</v>
+      </c>
+      <c r="B72" t="s">
+        <v>215</v>
+      </c>
+      <c r="C72" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72">
+        <v>10780</v>
+      </c>
+      <c r="F72" t="s">
+        <v>29</v>
+      </c>
+      <c r="G72" t="s">
+        <v>19</v>
+      </c>
+      <c r="H72" t="s">
+        <v>216</v>
+      </c>
+      <c r="L72" t="s">
+        <v>217</v>
+      </c>
+      <c r="M72" t="s">
+        <v>56</v>
+      </c>
+      <c r="N72">
+        <v>10780</v>
+      </c>
+      <c r="O72" t="s">
+        <v>218</v>
+      </c>
+      <c r="P72" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A73">
+        <v>3684</v>
+      </c>
+      <c r="B73" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" s="1">
+        <v>46256</v>
+      </c>
+      <c r="D73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E73">
+        <v>8380</v>
+      </c>
+      <c r="G73" t="s">
+        <v>26</v>
+      </c>
+      <c r="H73" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A74">
+        <v>3913</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" s="1">
+        <v>46257</v>
+      </c>
+      <c r="D74" t="s">
+        <v>25</v>
+      </c>
+      <c r="E74">
+        <v>9130</v>
+      </c>
+      <c r="F74" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" t="s">
+        <v>37</v>
+      </c>
+      <c r="K74" t="s">
+        <v>276</v>
+      </c>
+      <c r="L74" t="s">
+        <v>190</v>
+      </c>
+      <c r="M74" t="s">
+        <v>21</v>
+      </c>
+      <c r="N74">
+        <v>16610</v>
+      </c>
+      <c r="O74" t="s">
+        <v>191</v>
+      </c>
+      <c r="P74" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A75">
+        <v>3693</v>
+      </c>
+      <c r="B75" t="s">
+        <v>36</v>
+      </c>
+      <c r="C75" s="1">
+        <v>46258</v>
+      </c>
+      <c r="D75" t="s">
+        <v>25</v>
+      </c>
+      <c r="E75">
+        <v>7480</v>
+      </c>
+      <c r="F75" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" t="s">
+        <v>19</v>
+      </c>
+      <c r="J75" t="s">
+        <v>37</v>
+      </c>
+      <c r="K75" t="s">
+        <v>278</v>
+      </c>
+      <c r="L75" t="s">
+        <v>38</v>
+      </c>
+      <c r="M75" t="s">
+        <v>33</v>
+      </c>
+      <c r="N75">
+        <v>45122</v>
+      </c>
+      <c r="O75" t="s">
+        <v>39</v>
+      </c>
+      <c r="P75" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A76">
+        <v>4677</v>
+      </c>
+      <c r="B76" t="s">
+        <v>220</v>
+      </c>
+      <c r="C76" s="1">
+        <v>46258</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76">
+        <v>17800</v>
+      </c>
+      <c r="G76" t="s">
+        <v>26</v>
+      </c>
+      <c r="H76" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A77">
+        <v>3840</v>
+      </c>
+      <c r="B77" t="s">
+        <v>41</v>
+      </c>
+      <c r="C77" s="1">
+        <v>46258</v>
+      </c>
+      <c r="D77" t="s">
+        <v>25</v>
+      </c>
+      <c r="E77">
+        <v>5880</v>
+      </c>
+      <c r="G77" t="s">
+        <v>26</v>
+      </c>
+      <c r="H77" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A78">
+        <v>4432</v>
+      </c>
+      <c r="B78" t="s">
+        <v>222</v>
+      </c>
+      <c r="C78" s="1">
+        <v>46258</v>
+      </c>
+      <c r="D78" t="s">
+        <v>25</v>
+      </c>
+      <c r="E78">
+        <v>10780</v>
+      </c>
+      <c r="G78" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A79">
+        <v>3963</v>
+      </c>
+      <c r="B79" t="s">
+        <v>59</v>
+      </c>
+      <c r="C79" s="1">
+        <v>46259</v>
+      </c>
+      <c r="D79" t="s">
+        <v>25</v>
+      </c>
+      <c r="E79">
+        <v>7480</v>
+      </c>
+      <c r="F79" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" t="s">
+        <v>19</v>
+      </c>
+      <c r="L79" t="s">
+        <v>226</v>
+      </c>
+      <c r="M79" t="s">
+        <v>33</v>
+      </c>
+      <c r="N79">
+        <v>7480</v>
+      </c>
+      <c r="O79" t="s">
+        <v>227</v>
+      </c>
+      <c r="P79" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A80">
+        <v>4742</v>
+      </c>
+      <c r="B80" t="s">
+        <v>68</v>
+      </c>
+      <c r="C80" s="1">
+        <v>46259</v>
+      </c>
+      <c r="D80" t="s">
+        <v>25</v>
+      </c>
+      <c r="E80">
+        <v>7480</v>
+      </c>
+      <c r="F80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G80" t="s">
+        <v>19</v>
+      </c>
+      <c r="L80" t="s">
+        <v>224</v>
+      </c>
+      <c r="M80" t="s">
+        <v>56</v>
+      </c>
+      <c r="N80">
+        <v>7480</v>
+      </c>
+      <c r="O80" t="s">
+        <v>225</v>
+      </c>
+      <c r="P80" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A81">
+        <v>3832</v>
+      </c>
+      <c r="B81" t="s">
+        <v>53</v>
+      </c>
+      <c r="C81" s="1">
+        <v>46259</v>
+      </c>
+      <c r="D81" t="s">
+        <v>25</v>
+      </c>
+      <c r="E81">
+        <v>7560</v>
+      </c>
+      <c r="F81" t="s">
+        <v>29</v>
+      </c>
+      <c r="G81" t="s">
+        <v>19</v>
+      </c>
+      <c r="H81" t="s">
+        <v>54</v>
+      </c>
+      <c r="I81" t="s">
+        <v>37</v>
+      </c>
+      <c r="J81" t="s">
+        <v>37</v>
+      </c>
+      <c r="K81" t="s">
+        <v>280</v>
+      </c>
+      <c r="L81" t="s">
+        <v>55</v>
+      </c>
+      <c r="M81" t="s">
+        <v>56</v>
+      </c>
+      <c r="N81">
+        <v>27160</v>
+      </c>
+      <c r="O81" t="s">
+        <v>57</v>
+      </c>
+      <c r="P81" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A82">
+        <v>4436</v>
+      </c>
+      <c r="B82" t="s">
+        <v>112</v>
+      </c>
+      <c r="C82" s="1">
+        <v>46259</v>
+      </c>
+      <c r="D82" t="s">
+        <v>25</v>
+      </c>
+      <c r="E82">
+        <v>44610</v>
+      </c>
+      <c r="F82" t="s">
+        <v>29</v>
+      </c>
+      <c r="G82" t="s">
+        <v>19</v>
+      </c>
+      <c r="H82" t="s">
+        <v>113</v>
+      </c>
+      <c r="J82" t="s">
+        <v>37</v>
+      </c>
+      <c r="K82" t="s">
+        <v>282</v>
+      </c>
+      <c r="L82" t="s">
+        <v>114</v>
+      </c>
+      <c r="M82" t="s">
+        <v>56</v>
+      </c>
+      <c r="N82">
+        <v>61220</v>
+      </c>
+      <c r="O82" t="s">
+        <v>115</v>
+      </c>
+      <c r="P82" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A83">
+        <v>4773</v>
+      </c>
+      <c r="B83" t="s">
+        <v>234</v>
+      </c>
+      <c r="C83" s="1">
+        <v>46260</v>
+      </c>
+      <c r="D83" t="s">
+        <v>25</v>
+      </c>
+      <c r="E83">
+        <v>7040</v>
+      </c>
+      <c r="F83" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" t="s">
+        <v>19</v>
+      </c>
+      <c r="L83" t="s">
+        <v>235</v>
+      </c>
+      <c r="M83" t="s">
+        <v>33</v>
+      </c>
+      <c r="N83">
+        <v>7040</v>
+      </c>
+      <c r="O83" t="s">
+        <v>236</v>
+      </c>
+      <c r="P83" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A84">
+        <v>3914</v>
+      </c>
+      <c r="B84" t="s">
+        <v>31</v>
+      </c>
+      <c r="C84" s="1">
+        <v>46260</v>
+      </c>
+      <c r="D84" t="s">
+        <v>25</v>
+      </c>
+      <c r="E84">
+        <v>7480</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" t="s">
+        <v>19</v>
+      </c>
+      <c r="J84" t="s">
+        <v>37</v>
+      </c>
+      <c r="K84" t="s">
+        <v>277</v>
+      </c>
+      <c r="L84" t="s">
+        <v>231</v>
+      </c>
+      <c r="M84" t="s">
+        <v>33</v>
+      </c>
+      <c r="N84">
+        <v>16610</v>
+      </c>
+      <c r="O84" t="s">
+        <v>232</v>
+      </c>
+      <c r="P84" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A85">
+        <v>4458</v>
+      </c>
+      <c r="B85" t="s">
+        <v>229</v>
+      </c>
+      <c r="C85" s="1">
+        <v>46260</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85">
+        <v>8569</v>
+      </c>
+      <c r="G85" t="s">
+        <v>26</v>
+      </c>
+      <c r="H85" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A86">
+        <v>3685</v>
+      </c>
+      <c r="B86" t="s">
+        <v>24</v>
+      </c>
+      <c r="C86" s="1">
+        <v>46260</v>
+      </c>
+      <c r="D86" t="s">
+        <v>25</v>
+      </c>
+      <c r="E86">
+        <v>8380</v>
+      </c>
+      <c r="G86" t="s">
+        <v>26</v>
+      </c>
+      <c r="H86" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A87">
+        <v>4661</v>
+      </c>
+      <c r="B87" t="s">
+        <v>241</v>
+      </c>
+      <c r="C87" s="1">
+        <v>46261</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87">
+        <v>10780</v>
+      </c>
+      <c r="F87" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" t="s">
+        <v>19</v>
+      </c>
+      <c r="L87" t="s">
+        <v>242</v>
+      </c>
+      <c r="M87" t="s">
+        <v>33</v>
+      </c>
+      <c r="N87">
+        <v>10780</v>
+      </c>
+      <c r="O87" t="s">
+        <v>243</v>
+      </c>
+      <c r="P87" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A88">
+        <v>4795</v>
+      </c>
+      <c r="B88" t="s">
+        <v>245</v>
+      </c>
+      <c r="C88" s="1">
+        <v>46261</v>
+      </c>
+      <c r="D88" t="s">
+        <v>25</v>
+      </c>
+      <c r="E88">
+        <v>7480</v>
+      </c>
+      <c r="F88" t="s">
+        <v>18</v>
+      </c>
+      <c r="G88" t="s">
+        <v>19</v>
+      </c>
+      <c r="L88" t="s">
+        <v>246</v>
+      </c>
+      <c r="M88" t="s">
+        <v>33</v>
+      </c>
+      <c r="N88">
+        <v>7480</v>
+      </c>
+      <c r="O88" t="s">
+        <v>247</v>
+      </c>
+      <c r="P88" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A89">
+        <v>4671</v>
+      </c>
+      <c r="B89" t="s">
+        <v>105</v>
+      </c>
+      <c r="C89" s="1">
+        <v>46261</v>
+      </c>
+      <c r="D89" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89">
+        <v>16280</v>
+      </c>
+      <c r="F89" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" t="s">
+        <v>19</v>
+      </c>
+      <c r="L89" t="s">
+        <v>238</v>
+      </c>
+      <c r="M89" t="s">
+        <v>33</v>
+      </c>
+      <c r="N89">
+        <v>16280</v>
+      </c>
+      <c r="O89" t="s">
+        <v>239</v>
+      </c>
+      <c r="P89" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A90">
+        <v>4788</v>
+      </c>
+      <c r="B90" t="s">
+        <v>249</v>
+      </c>
+      <c r="C90" s="1">
+        <v>46261</v>
+      </c>
+      <c r="D90" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90">
+        <v>25960</v>
+      </c>
+      <c r="F90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" t="s">
+        <v>19</v>
+      </c>
+      <c r="L90" t="s">
         <v>250</v>
       </c>
-      <c r="L1" s="1" t="s">
-[...28 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="M90" t="s">
+        <v>33</v>
+      </c>
+      <c r="N90">
+        <v>25960</v>
+      </c>
+      <c r="O90" t="s">
+        <v>251</v>
+      </c>
+      <c r="P90" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A91">
+        <v>4772</v>
+      </c>
+      <c r="B91">
+        <v>0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>46262</v>
+      </c>
+      <c r="D91" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91">
+        <v>7480</v>
+      </c>
+      <c r="F91" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" t="s">
+        <v>19</v>
+      </c>
+      <c r="L91" t="s">
+        <v>253</v>
+      </c>
+      <c r="M91" t="s">
+        <v>21</v>
+      </c>
+      <c r="N91">
+        <v>7480</v>
+      </c>
+      <c r="O91" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A92">
+        <v>3828</v>
+      </c>
+      <c r="B92" t="s">
+        <v>133</v>
+      </c>
+      <c r="C92" s="1">
+        <v>46262</v>
+      </c>
+      <c r="D92" t="s">
+        <v>25</v>
+      </c>
+      <c r="E92">
+        <v>7040</v>
+      </c>
+      <c r="F92" t="s">
+        <v>29</v>
+      </c>
+      <c r="G92" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" t="s">
+        <v>37</v>
+      </c>
+      <c r="K92" t="s">
+        <v>281</v>
+      </c>
+      <c r="L92" t="s">
+        <v>134</v>
+      </c>
+      <c r="M92" t="s">
+        <v>56</v>
+      </c>
+      <c r="N92">
+        <v>15620</v>
+      </c>
+      <c r="O92" t="s">
+        <v>135</v>
+      </c>
+      <c r="P92" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A93">
+        <v>4866</v>
+      </c>
+      <c r="B93" t="s">
+        <v>63</v>
+      </c>
+      <c r="C93" s="1">
+        <v>46262</v>
+      </c>
+      <c r="D93" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="1">
-[...2 lines deleted...]
-      <c r="F2" s="1" t="s">
+      <c r="E93">
+        <v>63184</v>
+      </c>
+      <c r="G93" t="s">
+        <v>26</v>
+      </c>
+      <c r="H93" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A94">
+        <v>4885</v>
+      </c>
+      <c r="B94" t="s">
+        <v>257</v>
+      </c>
+      <c r="C94" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94">
+        <v>8305</v>
+      </c>
+      <c r="F94" t="s">
         <v>18</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...8 lines deleted...]
-      <c r="M2" s="1" t="s">
+      <c r="G94" t="s">
+        <v>19</v>
+      </c>
+      <c r="L94" t="s">
+        <v>258</v>
+      </c>
+      <c r="M94" t="s">
+        <v>33</v>
+      </c>
+      <c r="N94">
+        <v>8305</v>
+      </c>
+      <c r="O94" t="s">
         <v>259</v>
       </c>
-      <c r="N2" s="1">
-[...13 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="P94" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A95">
+        <v>4748</v>
+      </c>
+      <c r="B95" t="s">
+        <v>261</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D95" t="s">
+        <v>25</v>
+      </c>
+      <c r="E95">
+        <v>32560</v>
+      </c>
+      <c r="F95" t="s">
+        <v>29</v>
+      </c>
+      <c r="G95" t="s">
+        <v>19</v>
+      </c>
+      <c r="L95" t="s">
+        <v>262</v>
+      </c>
+      <c r="M95" t="s">
+        <v>56</v>
+      </c>
+      <c r="N95">
+        <v>32560</v>
+      </c>
+      <c r="O95" t="s">
+        <v>263</v>
+      </c>
+      <c r="P95" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A96">
+        <v>4900</v>
+      </c>
+      <c r="B96" t="s">
+        <v>255</v>
+      </c>
+      <c r="C96" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D96" t="s">
+        <v>82</v>
+      </c>
+      <c r="E96">
+        <v>18480</v>
+      </c>
+      <c r="G96" t="s">
+        <v>26</v>
+      </c>
+      <c r="H96" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A97">
+        <v>4853</v>
+      </c>
+      <c r="B97" t="s">
+        <v>52</v>
+      </c>
+      <c r="C97" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D97" t="s">
+        <v>25</v>
+      </c>
+      <c r="E97">
+        <v>8305</v>
+      </c>
+      <c r="G97" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A98">
+        <v>3686</v>
+      </c>
+      <c r="B98" t="s">
+        <v>24</v>
+      </c>
+      <c r="C98" s="1">
+        <v>46263</v>
+      </c>
+      <c r="D98" t="s">
+        <v>25</v>
+      </c>
+      <c r="E98">
+        <v>8380</v>
+      </c>
+      <c r="G98" t="s">
+        <v>26</v>
+      </c>
+      <c r="H98" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A99">
+        <v>4891</v>
+      </c>
+      <c r="B99" t="s">
+        <v>245</v>
+      </c>
+      <c r="C99" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D99" t="s">
+        <v>25</v>
+      </c>
+      <c r="E99">
+        <v>7480</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" t="s">
+        <v>19</v>
+      </c>
+      <c r="L99" t="s">
+        <v>265</v>
+      </c>
+      <c r="M99" t="s">
+        <v>33</v>
+      </c>
+      <c r="N99">
+        <v>7480</v>
+      </c>
+      <c r="O99" t="s">
+        <v>266</v>
+      </c>
+      <c r="P99" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A100">
+        <v>3915</v>
+      </c>
+      <c r="B100" t="s">
+        <v>31</v>
+      </c>
+      <c r="C100" s="1">
+        <v>46264</v>
+      </c>
+      <c r="D100" t="s">
+        <v>25</v>
+      </c>
+      <c r="E100">
+        <v>9130</v>
+      </c>
+      <c r="F100" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" t="s">
+        <v>19</v>
+      </c>
+      <c r="J100" t="s">
+        <v>37</v>
+      </c>
+      <c r="K100" t="s">
+        <v>277</v>
+      </c>
+      <c r="L100" t="s">
+        <v>231</v>
+      </c>
+      <c r="M100" t="s">
+        <v>33</v>
+      </c>
+      <c r="N100">
+        <v>16610</v>
+      </c>
+      <c r="O100" t="s">
+        <v>232</v>
+      </c>
+      <c r="P100" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A101">
+        <v>3690</v>
+      </c>
+      <c r="B101" t="s">
+        <v>36</v>
+      </c>
+      <c r="C101" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D101" t="s">
+        <v>25</v>
+      </c>
+      <c r="E101">
+        <v>11605</v>
+      </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" t="s">
+        <v>19</v>
+      </c>
+      <c r="J101" t="s">
+        <v>37</v>
+      </c>
+      <c r="K101" t="s">
+        <v>278</v>
+      </c>
+      <c r="L101" t="s">
+        <v>38</v>
+      </c>
+      <c r="M101" t="s">
+        <v>33</v>
+      </c>
+      <c r="N101">
+        <v>45122</v>
+      </c>
+      <c r="O101" t="s">
+        <v>39</v>
+      </c>
+      <c r="P101" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A102">
+        <v>4944</v>
+      </c>
+      <c r="B102" t="s">
+        <v>146</v>
+      </c>
+      <c r="C102" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D102" t="s">
+        <v>25</v>
+      </c>
+      <c r="E102">
+        <v>6400</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" t="s">
+        <v>19</v>
+      </c>
+      <c r="L102" t="s">
+        <v>268</v>
+      </c>
+      <c r="M102" t="s">
+        <v>33</v>
+      </c>
+      <c r="N102">
+        <v>6400</v>
+      </c>
+      <c r="O102" t="s">
+        <v>269</v>
+      </c>
+      <c r="P102" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A103">
+        <v>5004</v>
+      </c>
+      <c r="B103" t="s">
+        <v>255</v>
+      </c>
+      <c r="C103" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D103" t="s">
+        <v>82</v>
+      </c>
+      <c r="E103">
+        <v>33880</v>
+      </c>
+      <c r="G103" t="s">
+        <v>26</v>
+      </c>
+      <c r="H103" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A104">
+        <v>4843</v>
+      </c>
+      <c r="B104" t="s">
+        <v>271</v>
+      </c>
+      <c r="C104" s="1">
+        <v>46265</v>
+      </c>
+      <c r="D104" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="1">
-[...28 lines deleted...]
-      <c r="H4" s="1" t="s">
+      <c r="E104">
+        <v>7480</v>
+      </c>
+      <c r="G104" t="s">
         <v>26</v>
       </c>
-    </row>
-[...3464 lines deleted...]
-        <v>23</v>
+      <c r="H104" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Q107" xr:uid="{6BED84A8-1C74-4CA3-92BC-D4C9BB288AA5}"/>
-[...1 lines deleted...]
-    <sortCondition ref="C1:C107"/>
+  <autoFilter ref="A1:P104" xr:uid="{6267C52C-B715-4E84-A29E-A2DE96D44E6C}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:Q105">
+    <sortCondition ref="C1:C105"/>
   </sortState>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6月订单数据</vt:lpstr>
+      <vt:lpstr>入账导出_2026_08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Zydar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>